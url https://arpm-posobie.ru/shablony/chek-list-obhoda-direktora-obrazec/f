--- v0 (2026-08-27)
+++ v1 (2026-10-17)
@@ -11,187 +11,147 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Чек-лист обхода" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="8">
+  <fonts count="7">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="PT Sans"/>
+      <name val="Arial"/>
       <b val="1"/>
-      <color rgb="006B7480"/>
-      <sz val="11"/>
+      <sz val="12"/>
     </font>
     <font>
-      <name val="PT Sans"/>
-[...10 lines deleted...]
-      <name val="PT Sans"/>
+      <name val="Arial"/>
       <i val="1"/>
-      <color rgb="006B7480"/>
+      <color rgb="00666666"/>
       <sz val="9"/>
     </font>
     <font>
-      <name val="PT Sans"/>
+      <name val="Arial"/>
       <sz val="10"/>
     </font>
     <font>
-      <name val="PT Sans"/>
+      <name val="Arial"/>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <b val="1"/>
       <sz val="10"/>
     </font>
     <font>
-      <name val="PT Sans"/>
-[...2 lines deleted...]
-      <sz val="10"/>
+      <name val="Arial"/>
+      <sz val="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="0034495E"/>
+        <fgColor rgb="0033475E"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00D9E2EC"/>
+        <fgColor rgb="00D9E1EA"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="009AA3AD"/>
+        <color rgb="00444444"/>
       </left>
       <right style="thin">
-        <color rgb="009AA3AD"/>
-[...13 lines deleted...]
-        <color rgb="009AA3AD"/>
+        <color rgb="00444444"/>
       </right>
       <top style="thin">
-        <color rgb="009AA3AD"/>
+        <color rgb="00444444"/>
       </top>
       <bottom style="thin">
-        <color rgb="009AA3AD"/>
+        <color rgb="00444444"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -516,559 +476,687 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
-    <pageSetUpPr fitToPage="1"/>
+    <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G39"/>
+  <dimension ref="A1:G46"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="4" customWidth="1" min="1" max="1"/>
-    <col width="52" customWidth="1" min="2" max="2"/>
+    <col width="72" customWidth="1" min="2" max="2"/>
     <col width="5" customWidth="1" min="3" max="3"/>
     <col width="5" customWidth="1" min="4" max="4"/>
-    <col width="26" customWidth="1" min="5" max="5"/>
-    <col width="16" customWidth="1" min="6" max="6"/>
+    <col width="34" customWidth="1" min="5" max="5"/>
+    <col width="17" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>АО «Авиазавод» (образец)</t>
-[...3 lines deleted...]
-    <row r="2" ht="22" customHeight="1">
+          <t>ЧЕК-ЛИСТ ОБХОДА ДИРЕКТОРА (ГЕМБА-ОБХОД)</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Чек-лист обхода директора (гемба-обход)</t>
+          <t>Маршрут: цех механообработки № 5 → агрегатная сборка → окончательная сборка → изолятор брака (образец, данные условные)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Маршрут: цех механообработки № 5 → агрегатная сборка → окончательная сборка → изолятор брака</t>
-[...10 lines deleted...]
-    <row r="6" ht="22" customHeight="1">
+          <t>Дата: ______  Время: ______  Участок/цех: ____________  Обход провёл: ____________</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="4" t="inlineStr">
+        <is>
+          <t>№</t>
+        </is>
+      </c>
+      <c r="B5" s="4" t="inlineStr">
+        <is>
+          <t>Вопрос</t>
+        </is>
+      </c>
+      <c r="C5" s="4" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="D5" s="4" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="E5" s="4" t="inlineStr">
+        <is>
+          <t>Замечание (что увидел)</t>
+        </is>
+      </c>
+      <c r="F5" s="4" t="inlineStr">
+        <is>
+          <t>Ответственный</t>
+        </is>
+      </c>
+      <c r="G5" s="4" t="inlineStr">
+        <is>
+          <t>Срок</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Дата: «___» ________ 20___ г.    Время: ______    Участок/цех: ______________    Обход провёл: ______________</t>
-[...42 lines deleted...]
-        <is>
           <t>Безопасность</t>
         </is>
       </c>
-      <c r="B9" s="8" t="n"/>
+      <c r="B6" s="6" t="n"/>
+      <c r="C6" s="6" t="n"/>
+      <c r="D6" s="6" t="n"/>
+      <c r="E6" s="6" t="n"/>
+      <c r="F6" s="6" t="n"/>
+      <c r="G6" s="6" t="n"/>
+    </row>
+    <row r="7">
+      <c r="A7" s="7" t="n">
+        <v>1</v>
+      </c>
+      <c r="B7" s="8" t="inlineStr">
+        <is>
+          <t>Все работники на маршруте в СИЗ (очки, обувь, наушники в зонах шума)?</t>
+        </is>
+      </c>
+      <c r="C7" s="8" t="n"/>
+      <c r="D7" s="8" t="n"/>
+      <c r="E7" s="8" t="n"/>
+      <c r="F7" s="8" t="n"/>
+      <c r="G7" s="8" t="n"/>
+    </row>
+    <row r="8">
+      <c r="A8" s="7" t="n">
+        <v>2</v>
+      </c>
+      <c r="B8" s="8" t="inlineStr">
+        <is>
+          <t>Есть обратная связь от персонала: удобны ли СИЗ и хватает ли их на заявленный срок службы?</t>
+        </is>
+      </c>
+      <c r="C8" s="8" t="n"/>
+      <c r="D8" s="8" t="n"/>
+      <c r="E8" s="8" t="n"/>
+      <c r="F8" s="8" t="n"/>
+      <c r="G8" s="8" t="n"/>
+    </row>
+    <row r="9">
+      <c r="A9" s="7" t="n">
+        <v>3</v>
+      </c>
+      <c r="B9" s="8" t="inlineStr">
+        <is>
+          <t>Проходы и эвакуационные выходы свободны, разметка не нарушена?</t>
+        </is>
+      </c>
       <c r="C9" s="8" t="n"/>
       <c r="D9" s="8" t="n"/>
       <c r="E9" s="8" t="n"/>
       <c r="F9" s="8" t="n"/>
       <c r="G9" s="8" t="n"/>
     </row>
-    <row r="10" ht="30" customHeight="1">
-[...45 lines deleted...]
-      <c r="A13" s="9" t="n">
+    <row r="10">
+      <c r="A10" s="7" t="n">
         <v>4</v>
       </c>
-      <c r="B13" s="10" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A14" s="9" t="n">
+      <c r="B10" s="8" t="inlineStr">
+        <is>
+          <t>Грузоподъёмная оснастка (стропы, траверсы) с действующими бирками испытаний? В зоне работ с ГПМ есть утверждённые схемы строповки?</t>
+        </is>
+      </c>
+      <c r="C10" s="8" t="n"/>
+      <c r="D10" s="8" t="n"/>
+      <c r="E10" s="8" t="n"/>
+      <c r="F10" s="8" t="n"/>
+      <c r="G10" s="8" t="n"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="7" t="n">
         <v>5</v>
       </c>
-      <c r="B14" s="10" t="inlineStr">
+      <c r="B11" s="8" t="inlineStr">
+        <is>
+          <t>Схема и места складирования тары определены, допустимая ярусность известна и не превышена?</t>
+        </is>
+      </c>
+      <c r="C11" s="8" t="n"/>
+      <c r="D11" s="8" t="n"/>
+      <c r="E11" s="8" t="n"/>
+      <c r="F11" s="8" t="n"/>
+      <c r="G11" s="8" t="n"/>
+    </row>
+    <row r="12">
+      <c r="A12" s="7" t="n">
+        <v>6</v>
+      </c>
+      <c r="B12" s="8" t="inlineStr">
+        <is>
+          <t>Нет потёков СОЖ и масла на полу в зоне станков? Вращающиеся части станков закрыты, ограждения исправны?</t>
+        </is>
+      </c>
+      <c r="C12" s="8" t="n"/>
+      <c r="D12" s="8" t="n"/>
+      <c r="E12" s="8" t="n"/>
+      <c r="F12" s="8" t="n"/>
+      <c r="G12" s="8" t="n"/>
+    </row>
+    <row r="13">
+      <c r="A13" s="7" t="n">
+        <v>7</v>
+      </c>
+      <c r="B13" s="8" t="inlineStr">
         <is>
           <t>Электрошкафы закрыты, временные «времянки» отсутствуют?</t>
         </is>
       </c>
-      <c r="C14" s="9" t="n"/>
-[...6 lines deleted...]
-      <c r="A15" s="7" t="inlineStr">
+      <c r="C13" s="8" t="n"/>
+      <c r="D13" s="8" t="n"/>
+      <c r="E13" s="8" t="n"/>
+      <c r="F13" s="8" t="n"/>
+      <c r="G13" s="8" t="n"/>
+    </row>
+    <row r="14">
+      <c r="A14" s="7" t="n">
+        <v>8</v>
+      </c>
+      <c r="B14" s="8" t="inlineStr">
+        <is>
+          <t>Таблички «Не включать — работают люди» именные? Право снять табличку — только у того, кто её повесил?</t>
+        </is>
+      </c>
+      <c r="C14" s="8" t="n"/>
+      <c r="D14" s="8" t="n"/>
+      <c r="E14" s="8" t="n"/>
+      <c r="F14" s="8" t="n"/>
+      <c r="G14" s="8" t="n"/>
+    </row>
+    <row r="15">
+      <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Качество</t>
         </is>
       </c>
-      <c r="B15" s="8" t="n"/>
-[...40 lines deleted...]
-      <c r="B18" s="10" t="inlineStr">
+      <c r="B15" s="6" t="n"/>
+      <c r="C15" s="6" t="n"/>
+      <c r="D15" s="6" t="n"/>
+      <c r="E15" s="6" t="n"/>
+      <c r="F15" s="6" t="n"/>
+      <c r="G15" s="6" t="n"/>
+    </row>
+    <row r="16">
+      <c r="A16" s="7" t="n">
+        <v>9</v>
+      </c>
+      <c r="B16" s="8" t="inlineStr">
+        <is>
+          <t>Изолятор брака: все детали с бирками, журнал ведётся, по каждой позиции определено время решения (исправление / окончательный брак)?</t>
+        </is>
+      </c>
+      <c r="C16" s="8" t="n"/>
+      <c r="D16" s="8" t="n"/>
+      <c r="E16" s="8" t="n"/>
+      <c r="F16" s="8" t="n"/>
+      <c r="G16" s="8" t="n"/>
+    </row>
+    <row r="17">
+      <c r="A17" s="7" t="n">
+        <v>10</v>
+      </c>
+      <c r="B17" s="8" t="inlineStr">
+        <is>
+          <t>Мерительный инструмент на рабочих местах поверен?</t>
+        </is>
+      </c>
+      <c r="C17" s="8" t="n"/>
+      <c r="D17" s="8" t="n"/>
+      <c r="E17" s="8" t="n"/>
+      <c r="F17" s="8" t="n"/>
+      <c r="G17" s="8" t="n"/>
+    </row>
+    <row r="18">
+      <c r="A18" s="7" t="n">
+        <v>11</v>
+      </c>
+      <c r="B18" s="8" t="inlineStr">
         <is>
           <t>Первая деталь смены предъявлена ОТК до запуска партии?</t>
         </is>
       </c>
-      <c r="C18" s="9" t="n"/>
-[...9 lines deleted...]
-      <c r="B19" s="10" t="inlineStr">
+      <c r="C18" s="8" t="n"/>
+      <c r="D18" s="8" t="n"/>
+      <c r="E18" s="8" t="n"/>
+      <c r="F18" s="8" t="n"/>
+      <c r="G18" s="8" t="n"/>
+    </row>
+    <row r="19">
+      <c r="A19" s="7" t="n">
+        <v>12</v>
+      </c>
+      <c r="B19" s="8" t="inlineStr">
         <is>
           <t>Сопроводительные паспорта заполняются по ходу операций, а не задним числом?</t>
         </is>
       </c>
-      <c r="C19" s="9" t="n"/>
-[...26 lines deleted...]
-      <c r="B21" s="8" t="n"/>
+      <c r="C19" s="8" t="n"/>
+      <c r="D19" s="8" t="n"/>
+      <c r="E19" s="8" t="n"/>
+      <c r="F19" s="8" t="n"/>
+      <c r="G19" s="8" t="n"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="7" t="n">
+        <v>13</v>
+      </c>
+      <c r="B20" s="8" t="inlineStr">
+        <is>
+          <t>Топ-3 дефекта участка вывешены на стенде? По каждому выявлены коренные причины, реализуются корректирующие мероприятия, анализируется их результативность?</t>
+        </is>
+      </c>
+      <c r="C20" s="8" t="n"/>
+      <c r="D20" s="8" t="n"/>
+      <c r="E20" s="8" t="n"/>
+      <c r="F20" s="8" t="n"/>
+      <c r="G20" s="8" t="n"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="7" t="n">
+        <v>14</v>
+      </c>
+      <c r="B21" s="8" t="inlineStr">
+        <is>
+          <t>Ведётся анализ сдачи продукции с первого предъявления?</t>
+        </is>
+      </c>
       <c r="C21" s="8" t="n"/>
       <c r="D21" s="8" t="n"/>
       <c r="E21" s="8" t="n"/>
       <c r="F21" s="8" t="n"/>
       <c r="G21" s="8" t="n"/>
     </row>
-    <row r="22" ht="30" customHeight="1">
-[...65 lines deleted...]
-      <c r="B26" s="8" t="n"/>
+    <row r="22">
+      <c r="A22" s="7" t="n">
+        <v>15</v>
+      </c>
+      <c r="B22" s="8" t="inlineStr">
+        <is>
+          <t>Ведётся анализ и мониторинг количества доработок (в человеко-часах)?</t>
+        </is>
+      </c>
+      <c r="C22" s="8" t="n"/>
+      <c r="D22" s="8" t="n"/>
+      <c r="E22" s="8" t="n"/>
+      <c r="F22" s="8" t="n"/>
+      <c r="G22" s="8" t="n"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="5" t="inlineStr">
+        <is>
+          <t>Исполнение плана</t>
+        </is>
+      </c>
+      <c r="B23" s="6" t="n"/>
+      <c r="C23" s="6" t="n"/>
+      <c r="D23" s="6" t="n"/>
+      <c r="E23" s="6" t="n"/>
+      <c r="F23" s="6" t="n"/>
+      <c r="G23" s="6" t="n"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="7" t="n">
+        <v>16</v>
+      </c>
+      <c r="B24" s="8" t="inlineStr">
+        <is>
+          <t>Посменный / почасовой план-факт на участке заполнен на текущее время?</t>
+        </is>
+      </c>
+      <c r="C24" s="8" t="n"/>
+      <c r="D24" s="8" t="n"/>
+      <c r="E24" s="8" t="n"/>
+      <c r="F24" s="8" t="n"/>
+      <c r="G24" s="8" t="n"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="7" t="n">
+        <v>17</v>
+      </c>
+      <c r="B25" s="8" t="inlineStr">
+        <is>
+          <t>Отклонение от суточного задания видно на доске? По нему выявлена коренная причина и разработано корректирующее мероприятие?</t>
+        </is>
+      </c>
+      <c r="C25" s="8" t="n"/>
+      <c r="D25" s="8" t="n"/>
+      <c r="E25" s="8" t="n"/>
+      <c r="F25" s="8" t="n"/>
+      <c r="G25" s="8" t="n"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="7" t="n">
+        <v>18</v>
+      </c>
+      <c r="B26" s="8" t="inlineStr">
+        <is>
+          <t>Дефицитные ДСЕ (детали и сборочные единицы) выделены, известен срок начала проблемы, понятны мероприятия, сроки и ответственные?</t>
+        </is>
+      </c>
       <c r="C26" s="8" t="n"/>
       <c r="D26" s="8" t="n"/>
       <c r="E26" s="8" t="n"/>
       <c r="F26" s="8" t="n"/>
       <c r="G26" s="8" t="n"/>
     </row>
-    <row r="27" ht="30" customHeight="1">
-[...65 lines deleted...]
-      <c r="B31" s="8" t="n"/>
+    <row r="27">
+      <c r="A27" s="7" t="n">
+        <v>19</v>
+      </c>
+      <c r="B27" s="8" t="inlineStr">
+        <is>
+          <t>Незавершённое производство не превышает норматив на межоперационных стеллажах? Определены точки перезаказа, при которых запускается канбан на восполнение?</t>
+        </is>
+      </c>
+      <c r="C27" s="8" t="n"/>
+      <c r="D27" s="8" t="n"/>
+      <c r="E27" s="8" t="n"/>
+      <c r="F27" s="8" t="n"/>
+      <c r="G27" s="8" t="n"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="5" t="inlineStr">
+        <is>
+          <t>5С и визуализация</t>
+        </is>
+      </c>
+      <c r="B28" s="6" t="n"/>
+      <c r="C28" s="6" t="n"/>
+      <c r="D28" s="6" t="n"/>
+      <c r="E28" s="6" t="n"/>
+      <c r="F28" s="6" t="n"/>
+      <c r="G28" s="6" t="n"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="7" t="n">
+        <v>20</v>
+      </c>
+      <c r="B29" s="8" t="inlineStr">
+        <is>
+          <t>Инструмент и оснастка на местах хранения по оконтуриванию (оконтуривание — система теней)? Нет излишних запасов в инструментальных ящиках?</t>
+        </is>
+      </c>
+      <c r="C29" s="8" t="n"/>
+      <c r="D29" s="8" t="n"/>
+      <c r="E29" s="8" t="n"/>
+      <c r="F29" s="8" t="n"/>
+      <c r="G29" s="8" t="n"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="7" t="n">
+        <v>21</v>
+      </c>
+      <c r="B30" s="8" t="inlineStr">
+        <is>
+          <t>Стенд решения проблем: есть заказчик, определена периодичность обновления информации и состав участников для работы с ней?</t>
+        </is>
+      </c>
+      <c r="C30" s="8" t="n"/>
+      <c r="D30" s="8" t="n"/>
+      <c r="E30" s="8" t="n"/>
+      <c r="F30" s="8" t="n"/>
+      <c r="G30" s="8" t="n"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="7" t="n">
+        <v>22</v>
+      </c>
+      <c r="B31" s="8" t="inlineStr">
+        <is>
+          <t>Стандарты уборки рабочего места вывешены и подписаны? Инвентарь для уборки в наличии, место его хранения определено?</t>
+        </is>
+      </c>
       <c r="C31" s="8" t="n"/>
       <c r="D31" s="8" t="n"/>
       <c r="E31" s="8" t="n"/>
       <c r="F31" s="8" t="n"/>
       <c r="G31" s="8" t="n"/>
     </row>
-    <row r="32" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="B32" s="10" t="inlineStr">
+    <row r="32">
+      <c r="A32" s="7" t="n">
+        <v>23</v>
+      </c>
+      <c r="B32" s="8" t="inlineStr">
+        <is>
+          <t>Тара и заготовки стоят в размеченных зонах, а не в проходах?</t>
+        </is>
+      </c>
+      <c r="C32" s="8" t="n"/>
+      <c r="D32" s="8" t="n"/>
+      <c r="E32" s="8" t="n"/>
+      <c r="F32" s="8" t="n"/>
+      <c r="G32" s="8" t="n"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="5" t="inlineStr">
+        <is>
+          <t>Оборудование</t>
+        </is>
+      </c>
+      <c r="B33" s="6" t="n"/>
+      <c r="C33" s="6" t="n"/>
+      <c r="D33" s="6" t="n"/>
+      <c r="E33" s="6" t="n"/>
+      <c r="F33" s="6" t="n"/>
+      <c r="G33" s="6" t="n"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="7" t="n">
+        <v>24</v>
+      </c>
+      <c r="B34" s="8" t="inlineStr">
+        <is>
+          <t>На рабочих местах есть и выполняются стандарты автономного обслуживания, метки контроля визуализированы на оборудовании?</t>
+        </is>
+      </c>
+      <c r="C34" s="8" t="n"/>
+      <c r="D34" s="8" t="n"/>
+      <c r="E34" s="8" t="n"/>
+      <c r="F34" s="8" t="n"/>
+      <c r="G34" s="8" t="n"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="7" t="n">
+        <v>25</v>
+      </c>
+      <c r="B35" s="8" t="inlineStr">
+        <is>
+          <t>ТО со стороны ремонтного персонала выполняется своевременно?</t>
+        </is>
+      </c>
+      <c r="C35" s="8" t="n"/>
+      <c r="D35" s="8" t="n"/>
+      <c r="E35" s="8" t="n"/>
+      <c r="F35" s="8" t="n"/>
+      <c r="G35" s="8" t="n"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="7" t="n">
+        <v>26</v>
+      </c>
+      <c r="B36" s="8" t="inlineStr">
+        <is>
+          <t>Оборудование в удовлетворительном состоянии: очищено, окрашено, утечек масла и СОЖ нет?</t>
+        </is>
+      </c>
+      <c r="C36" s="8" t="n"/>
+      <c r="D36" s="8" t="n"/>
+      <c r="E36" s="8" t="n"/>
+      <c r="F36" s="8" t="n"/>
+      <c r="G36" s="8" t="n"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="7" t="n">
+        <v>27</v>
+      </c>
+      <c r="B37" s="8" t="inlineStr">
+        <is>
+          <t>Оборудование в ремонте отгорожено (сигнальная лента)? Есть график ремонта со сроками, ответственными и статусом выполнения?</t>
+        </is>
+      </c>
+      <c r="C37" s="8" t="n"/>
+      <c r="D37" s="8" t="n"/>
+      <c r="E37" s="8" t="n"/>
+      <c r="F37" s="8" t="n"/>
+      <c r="G37" s="8" t="n"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="5" t="inlineStr">
+        <is>
+          <t>Люди</t>
+        </is>
+      </c>
+      <c r="B38" s="6" t="n"/>
+      <c r="C38" s="6" t="n"/>
+      <c r="D38" s="6" t="n"/>
+      <c r="E38" s="6" t="n"/>
+      <c r="F38" s="6" t="n"/>
+      <c r="G38" s="6" t="n"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="7" t="n">
+        <v>28</v>
+      </c>
+      <c r="B39" s="8" t="inlineStr">
         <is>
           <t>Начальник участка знает свои топ-3 проблемы и что делает по каждой?</t>
         </is>
       </c>
-      <c r="C32" s="9" t="n"/>
-[...9 lines deleted...]
-      <c r="B33" s="10" t="inlineStr">
+      <c r="C39" s="8" t="n"/>
+      <c r="D39" s="8" t="n"/>
+      <c r="E39" s="8" t="n"/>
+      <c r="F39" s="8" t="n"/>
+      <c r="G39" s="8" t="n"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="7" t="n">
+        <v>29</v>
+      </c>
+      <c r="B40" s="8" t="inlineStr">
         <is>
           <t>Есть ли рабочие места с нарушением эргономики (работа внаклон, тяжести вручную)?</t>
         </is>
       </c>
-      <c r="C33" s="9" t="n"/>
-[...36 lines deleted...]
-      <c r="A37" s="11" t="inlineStr">
+      <c r="C40" s="8" t="n"/>
+      <c r="D40" s="8" t="n"/>
+      <c r="E40" s="8" t="n"/>
+      <c r="F40" s="8" t="n"/>
+      <c r="G40" s="8" t="n"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="7" t="n">
+        <v>30</v>
+      </c>
+      <c r="B41" s="8" t="inlineStr">
+        <is>
+          <t>Матрица компетенций на стенде актуальна (обновлена в этом месяце)? Есть ежеквартальный график обучения: кто, когда, чему учится?</t>
+        </is>
+      </c>
+      <c r="C41" s="8" t="n"/>
+      <c r="D41" s="8" t="n"/>
+      <c r="E41" s="8" t="n"/>
+      <c r="F41" s="8" t="n"/>
+      <c r="G41" s="8" t="n"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="7" t="n">
+        <v>31</v>
+      </c>
+      <c r="B42" s="8" t="inlineStr">
+        <is>
+          <t>Спросил ли я не менее двух рабочих: «Что мешает работать и чем помочь?» — и записал ответы?</t>
+        </is>
+      </c>
+      <c r="C42" s="8" t="n"/>
+      <c r="D42" s="8" t="n"/>
+      <c r="E42" s="8" t="n"/>
+      <c r="F42" s="8" t="n"/>
+      <c r="G42" s="8" t="n"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="inlineStr">
         <is>
           <t>Правила обхода: отмечать факт, а не объяснения; каждое «Нет» — замечание с ответственным и сроком; итоги обхода разбираются на утреннем совещании следующего дня.</t>
         </is>
       </c>
     </row>
-    <row r="39">
-[...2 lines deleted...]
-          <t>Подпись директора: ______________            Замечаний всего: ____    Из них закрыто в срок: ____</t>
+    <row r="46">
+      <c r="A46" s="3" t="inlineStr">
+        <is>
+          <t>Подпись директора: ____________   Замечаний всего: ___   Из них закрыто в срок: ___</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="12">
-[...3 lines deleted...]
-    <mergeCell ref="A3:G3"/>
+  <mergeCells count="6">
     <mergeCell ref="A6:G6"/>
-    <mergeCell ref="A21:G21"/>
-[...3 lines deleted...]
-    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A38:G38"/>
     <mergeCell ref="A15:G15"/>
-    <mergeCell ref="A37:G37"/>
+    <mergeCell ref="A33:G33"/>
+    <mergeCell ref="A28:G28"/>
+    <mergeCell ref="A23:G23"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup orientation="portrait" paperSize="9" fitToHeight="0" fitToWidth="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>