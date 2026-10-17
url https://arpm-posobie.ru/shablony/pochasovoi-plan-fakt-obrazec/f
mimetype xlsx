--- v0 (2026-08-27)
+++ v1 (2026-10-17)
@@ -1,1154 +1,1089 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2">
+  <fileVersion appName="Calc" lowestEdited="4"/>
+  <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
+    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="План-факт" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="План-факт" sheetId="1" state="visible" r:id="rId3"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="124519" fullCalcOnLoad="1"/>
+  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
+  <extLst>
+    <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
+      <loext:extCalcPr stringRefSyntax="ExcelA1"/>
+    </ext>
+  </extLst>
 </workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="35">
+  <si>
+    <t xml:space="preserve">ДОСКА ПОЧАСОВОГО АНАЛИЗА (ПЛАН-ФАКТ), СМЕНА 8:00–20:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Участок: мехобработка, уч. № 2, РМ-014 · Деталь: фланец 745.31.102, оп. 015 · 18.08.2026, смена А · бригадир Иванов А. П. / мастер Смирнов Д. В. (образец, данные условные)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Час</t>
+  </si>
+  <si>
+    <t xml:space="preserve">План, шт</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Факт, шт</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Отклонение</t>
+  </si>
+  <si>
+    <t xml:space="preserve">План нараст.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Факт нараст.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Причина отклонения</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Принятые меры</t>
+  </si>
+  <si>
+    <t xml:space="preserve">08:00–09:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">—</t>
+  </si>
+  <si>
+    <t xml:space="preserve">09:00–10:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10:00–11:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Поломка расточного резца, замена и подналадка 28 мин</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Резец заменён; заявка в инструментальную на проверку партии пластин и корректности выбранных технологических режимов</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11:00–12:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Деталь временно изготавливается параллельно на высвободившемся станке</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Временно задействован свободный станок под данную номенклатуру (с переналадкой)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12:00–13:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">То же</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13:00–14:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">То же; отставание погашено, резервный станок освобождён</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14:00–15:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15:00–16:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Поломка крана, подача тары с заготовками остановлена на 42 мин</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кран отремонтирован; анализ коренной причины и корректирующие мероприятия по недопущению</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16:00–17:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17:00–18:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18:00–19:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19:00–20:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ИТОГО</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Отставания −3 и −4 погашены за счёт временно задействованного резервного оборудования</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Правило: заполняет оператор/бригадир в конце каждого часа, реагирует мастер. При отклонении более 1 шт за час мастер обязан подойти к рабочему месту в течение 10 минут. Положительное отклонение — тоже отклонение: его причина выясняется и записывается так же, как причина отставания.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Как заполнять: свои данные вносите в колонки «Час», «План», «Факт», «Причина», «Меры» — отклонения и нарастающие итоги считаются формулами автоматически.</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
-  <fonts count="6">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="General"/>
+  </numFmts>
+  <fonts count="10">
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <scheme val="minor"/>
+      <charset val="1"/>
     </font>
     <font>
-      <name val="PT Sans"/>
-[...2 lines deleted...]
-      <sz val="11"/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
     </font>
     <font>
-      <name val="PT Sans"/>
-[...2 lines deleted...]
-      <sz val="8"/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
     </font>
     <font>
-      <name val="PT Sans"/>
-[...2 lines deleted...]
-      <sz val="14"/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
     </font>
     <font>
-      <name val="PT Sans"/>
-[...2 lines deleted...]
-      <sz val="9"/>
+      <b val="true"/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="1"/>
     </font>
     <font>
-      <name val="PT Sans"/>
-      <color rgb="00000000"/>
+      <i val="true"/>
       <sz val="9"/>
+      <color rgb="FF666666"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b val="true"/>
+      <sz val="9"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b val="true"/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF666666"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="1"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00F2F2F2"/>
+        <fgColor rgb="FF33475E"/>
+        <bgColor rgb="FF444444"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00D9D9D9"/>
-[...4 lines deleted...]
-        <fgColor rgb="00FCE4D6"/>
+        <fgColor rgb="FFFDE9DC"/>
+        <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
-    <border>
+  <borders count="2">
+    <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
+    <border diagonalUp="false" diagonalDown="false">
       <left style="thin">
-        <color rgb="00404040"/>
+        <color rgb="FF444444"/>
       </left>
       <right style="thin">
-        <color rgb="00404040"/>
+        <color rgb="FF444444"/>
       </right>
       <top style="thin">
-        <color rgb="00404040"/>
+        <color rgb="FF444444"/>
       </top>
       <bottom style="thin">
-        <color rgb="00404040"/>
+        <color rgb="FF444444"/>
       </bottom>
-    </border>
-[...12 lines deleted...]
-      </bottom>
+      <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  <cellStyleXfs count="20">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
-  <cellXfs count="16">
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+  <cellXfs count="14">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
+  <cellStyles count="6">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Comma" xfId="15" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
+    <cellStyle name="Currency" xfId="17" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
+    <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
-      <rgbColor rgb="00000000"/>
-[...62 lines deleted...]
-      <rgbColor rgb="00333333"/>
+      <rgbColor rgb="FF000000"/>
+      <rgbColor rgb="FFFFFFFF"/>
+      <rgbColor rgb="FFFF0000"/>
+      <rgbColor rgb="FF00FF00"/>
+      <rgbColor rgb="FF0000FF"/>
+      <rgbColor rgb="FFFFFF00"/>
+      <rgbColor rgb="FFFF00FF"/>
+      <rgbColor rgb="FF00FFFF"/>
+      <rgbColor rgb="FF800000"/>
+      <rgbColor rgb="FF008000"/>
+      <rgbColor rgb="FF000080"/>
+      <rgbColor rgb="FF808000"/>
+      <rgbColor rgb="FF800080"/>
+      <rgbColor rgb="FF008080"/>
+      <rgbColor rgb="FFC0C0C0"/>
+      <rgbColor rgb="FF808080"/>
+      <rgbColor rgb="FF9999FF"/>
+      <rgbColor rgb="FF993366"/>
+      <rgbColor rgb="FFFDE9DC"/>
+      <rgbColor rgb="FFCCFFFF"/>
+      <rgbColor rgb="FF660066"/>
+      <rgbColor rgb="FFFF8080"/>
+      <rgbColor rgb="FF0066CC"/>
+      <rgbColor rgb="FFCCCCFF"/>
+      <rgbColor rgb="FF000080"/>
+      <rgbColor rgb="FFFF00FF"/>
+      <rgbColor rgb="FFFFFF00"/>
+      <rgbColor rgb="FF00FFFF"/>
+      <rgbColor rgb="FF800080"/>
+      <rgbColor rgb="FF800000"/>
+      <rgbColor rgb="FF008080"/>
+      <rgbColor rgb="FF0000FF"/>
+      <rgbColor rgb="FF00CCFF"/>
+      <rgbColor rgb="FFCCFFFF"/>
+      <rgbColor rgb="FFCCFFCC"/>
+      <rgbColor rgb="FFFFFF99"/>
+      <rgbColor rgb="FF99CCFF"/>
+      <rgbColor rgb="FFFF99CC"/>
+      <rgbColor rgb="FFCC99FF"/>
+      <rgbColor rgb="FFFFCC99"/>
+      <rgbColor rgb="FF3366FF"/>
+      <rgbColor rgb="FF33CCCC"/>
+      <rgbColor rgb="FF99CC00"/>
+      <rgbColor rgb="FFFFCC00"/>
+      <rgbColor rgb="FFFF9900"/>
+      <rgbColor rgb="FFFF6600"/>
+      <rgbColor rgb="FF666666"/>
+      <rgbColor rgb="FF969696"/>
+      <rgbColor rgb="FF003366"/>
+      <rgbColor rgb="FF339966"/>
+      <rgbColor rgb="FF003300"/>
+      <rgbColor rgb="FF333300"/>
+      <rgbColor rgb="FF993300"/>
+      <rgbColor rgb="FF993366"/>
+      <rgbColor rgb="FF33475E"/>
+      <rgbColor rgb="FF444444"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-[...27 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-[...27 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
-                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...2 lines deleted...]
-    <pageSetUpPr fitToPage="1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:H23"/>
+  <dimension ref="A1:H21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <pane xSplit="0" ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
+      <selection pane="bottomLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="8.6796875" defaultRowHeight="15" customHeight="false" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col width="13" customWidth="1" min="1" max="1"/>
-[...6 lines deleted...]
-    <col width="36" customWidth="1" min="8" max="8"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="12"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="2" style="1" width="9"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="1" width="11"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6" min="5" style="1" width="12"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8" min="7" style="1" width="52"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...159 lines deleted...]
-      <c r="E10" s="8" t="n">
+    <row r="1" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A2" s="3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A4" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A5" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="C5" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="D5" s="6" t="n">
+        <f aca="false">C5-B5</f>
+        <v>0</v>
+      </c>
+      <c r="E5" s="5" t="n">
+        <f aca="false">SUM(B$5:B5)</f>
+        <v>6</v>
+      </c>
+      <c r="F5" s="5" t="n">
+        <f aca="false">SUM(C$5:C5)</f>
+        <v>6</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A6" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="F10" s="8" t="n">
+      <c r="B6" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="C6" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="D6" s="6" t="n">
+        <f aca="false">C6-B6</f>
+        <v>0</v>
+      </c>
+      <c r="E6" s="5" t="n">
+        <f aca="false">SUM(B$5:B6)</f>
         <v>12</v>
       </c>
-      <c r="G10" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="C11" s="9" t="n">
+      <c r="F6" s="5" t="n">
+        <f aca="false">SUM(C$5:C6)</f>
+        <v>12</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" customFormat="false" ht="21.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A7" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="8" t="n">
+        <v>6</v>
+      </c>
+      <c r="C7" s="8" t="n">
         <v>3</v>
       </c>
-      <c r="D11" s="10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E11" s="9" t="n">
+      <c r="D7" s="9" t="n">
+        <f aca="false">C7-B7</f>
+        <v>-3</v>
+      </c>
+      <c r="E7" s="8" t="n">
+        <f aca="false">SUM(B$5:B7)</f>
         <v>18</v>
       </c>
-      <c r="F11" s="9" t="n">
+      <c r="F7" s="8" t="n">
+        <f aca="false">SUM(C$5:C7)</f>
         <v>15</v>
       </c>
-      <c r="G11" s="11" t="inlineStr">
-[...14 lines deleted...]
-        </is>
+      <c r="G7" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" s="10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" customFormat="false" ht="21.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="C8" s="5" t="n">
+        <v>7</v>
+      </c>
+      <c r="D8" s="6" t="n">
+        <f aca="false">C8-B8</f>
+        <v>1</v>
+      </c>
+      <c r="E8" s="5" t="n">
+        <f aca="false">SUM(B$5:B8)</f>
+        <v>24</v>
+      </c>
+      <c r="F8" s="5" t="n">
+        <f aca="false">SUM(C$5:C8)</f>
+        <v>22</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A9" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="C9" s="5" t="n">
+        <v>7</v>
+      </c>
+      <c r="D9" s="6" t="n">
+        <f aca="false">C9-B9</f>
+        <v>1</v>
+      </c>
+      <c r="E9" s="5" t="n">
+        <f aca="false">SUM(B$5:B9)</f>
+        <v>30</v>
+      </c>
+      <c r="F9" s="5" t="n">
+        <f aca="false">SUM(C$5:C9)</f>
+        <v>29</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A10" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="C10" s="5" t="n">
+        <v>7</v>
+      </c>
+      <c r="D10" s="6" t="n">
+        <f aca="false">C10-B10</f>
+        <v>1</v>
+      </c>
+      <c r="E10" s="5" t="n">
+        <f aca="false">SUM(B$5:B10)</f>
+        <v>36</v>
+      </c>
+      <c r="F10" s="5" t="n">
+        <f aca="false">SUM(C$5:C10)</f>
+        <v>36</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A11" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="C11" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="D11" s="6" t="n">
+        <f aca="false">C11-B11</f>
+        <v>0</v>
+      </c>
+      <c r="E11" s="5" t="n">
+        <f aca="false">SUM(B$5:B11)</f>
+        <v>42</v>
+      </c>
+      <c r="F11" s="5" t="n">
+        <f aca="false">SUM(C$5:C11)</f>
+        <v>42</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" customFormat="false" ht="21.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A12" s="8" t="s">
+        <v>24</v>
       </c>
       <c r="B12" s="8" t="n">
         <v>6</v>
       </c>
       <c r="C12" s="8" t="n">
-        <v>6</v>
-[...4 lines deleted...]
-        </is>
+        <v>2</v>
+      </c>
+      <c r="D12" s="9" t="n">
+        <f aca="false">C12-B12</f>
+        <v>-4</v>
       </c>
       <c r="E12" s="8" t="n">
-        <v>24</v>
+        <f aca="false">SUM(B$5:B12)</f>
+        <v>48</v>
       </c>
       <c r="F12" s="8" t="n">
-        <v>21</v>
-[...29 lines deleted...]
-      <c r="E13" s="8" t="n">
+        <f aca="false">SUM(C$5:C12)</f>
+        <v>44</v>
+      </c>
+      <c r="G12" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" customFormat="false" ht="21.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="C13" s="5" t="n">
+        <v>7</v>
+      </c>
+      <c r="D13" s="6" t="n">
+        <f aca="false">C13-B13</f>
+        <v>1</v>
+      </c>
+      <c r="E13" s="5" t="n">
+        <f aca="false">SUM(B$5:B13)</f>
+        <v>54</v>
+      </c>
+      <c r="F13" s="5" t="n">
+        <f aca="false">SUM(C$5:C13)</f>
+        <v>51</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A14" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="C14" s="5" t="n">
+        <v>7</v>
+      </c>
+      <c r="D14" s="6" t="n">
+        <f aca="false">C14-B14</f>
+        <v>1</v>
+      </c>
+      <c r="E14" s="5" t="n">
+        <f aca="false">SUM(B$5:B14)</f>
+        <v>60</v>
+      </c>
+      <c r="F14" s="5" t="n">
+        <f aca="false">SUM(C$5:C14)</f>
+        <v>58</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A15" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="C15" s="5" t="n">
+        <v>7</v>
+      </c>
+      <c r="D15" s="6" t="n">
+        <f aca="false">C15-B15</f>
+        <v>1</v>
+      </c>
+      <c r="E15" s="5" t="n">
+        <f aca="false">SUM(B$5:B15)</f>
+        <v>66</v>
+      </c>
+      <c r="F15" s="5" t="n">
+        <f aca="false">SUM(C$5:C15)</f>
+        <v>65</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A16" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="F13" s="8" t="n">
-[...22 lines deleted...]
-      <c r="C14" s="8" t="n">
+      <c r="B16" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="C16" s="5" t="n">
         <v>7</v>
       </c>
-      <c r="D14" s="12" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F14" s="8" t="n">
+      <c r="D16" s="6" t="n">
+        <f aca="false">C16-B16</f>
+        <v>1</v>
+      </c>
+      <c r="E16" s="5" t="n">
+        <f aca="false">SUM(B$5:B16)</f>
+        <v>72</v>
+      </c>
+      <c r="F16" s="5" t="n">
+        <f aca="false">SUM(C$5:C16)</f>
+        <v>72</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" customFormat="false" ht="21.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="6" t="n">
+        <f aca="false">SUM(B5:B16)</f>
+        <v>72</v>
+      </c>
+      <c r="C17" s="6" t="n">
+        <f aca="false">SUM(C5:C16)</f>
+        <v>72</v>
+      </c>
+      <c r="D17" s="6" t="n">
+        <f aca="false">C17-B17</f>
+        <v>0</v>
+      </c>
+      <c r="E17" s="6" t="n">
+        <f aca="false">B17</f>
+        <v>72</v>
+      </c>
+      <c r="F17" s="6" t="n">
+        <f aca="false">C17</f>
+        <v>72</v>
+      </c>
+      <c r="G17" s="11" t="str">
+        <f aca="false">"Выполнение сменного задания: "&amp;ROUND(C17/B17*100,0)&amp;" %"</f>
+        <v>Выполнение сменного задания: 100 %</v>
+      </c>
+      <c r="H17" s="11" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="19" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A19" s="12" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="21" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A21" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="G14" s="5" t="inlineStr">
-[...256 lines deleted...]
-      <c r="H23" s="15" t="n"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...8 lines deleted...]
-  <pageSetup orientation="landscape" paperSize="9" fitToHeight="1" fitToWidth="1"/>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template/>
+  <TotalTime></TotalTime>
+  <Application>LibreOffice/26.2.5.2$MacOSX_AARCH64 LibreOffice_project/cd7284b4cbbfeb507e630c1aac019f4157393acb</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-[...2 lines deleted...]
-  <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>openpyxl</dc:creator>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>